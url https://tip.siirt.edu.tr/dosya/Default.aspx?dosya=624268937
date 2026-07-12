--- v0 (2026-05-27)
+++ v1 (2026-07-12)
@@ -1,509 +1,381 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="7BAE07D4" w14:textId="09912A4D" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+    <w:p w14:paraId="7BAE07D4" w14:textId="1BC0BC8A" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:line="469" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487266816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C6233E3" wp14:editId="4E6D63BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>552668</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>167004</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1705630" cy="553673"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1705630" cy="553673"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...120 lines deleted...]
-        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1F487C"/>
         </w:rPr>
         <w:t>TIP FAKÜLTESİ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6F5D07" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
       <w:pPr>
         <w:spacing w:before="23"/>
         <w:ind w:left="4069" w:right="4076"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="39"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F487C"/>
           <w:sz w:val="39"/>
         </w:rPr>
         <w:t>PAYDAŞ ANALİZİ VE PAYDAŞ BEKLENTİSİ FORMU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7150D00C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblInd w:w="126" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1011"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="867"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F19A3" w14:paraId="0D169FE5" w14:textId="77777777">
+      <w:tr w:rsidR="007F19A3" w14:paraId="0D169FE5" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3094" w:type="dxa"/>
+            <w:tcW w:w="3135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="444A5BE3" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73B3F34C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="598990A9" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="422"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
               <w:t>Gözden Geçirme Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1829" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D7F8C86" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="713E9E15" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A438EAF" w14:textId="5822204C" w:rsidR="007F19A3" w:rsidRDefault="00786152" w:rsidP="00786152">
+          <w:p w14:paraId="0A438EAF" w14:textId="1987BD4D" w:rsidR="007F19A3" w:rsidRDefault="0021169A" w:rsidP="00786152">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FE0918">
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidR="00786152">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002D3A27">
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="00831219">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00831219">
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="006FC0"/>
                 <w:sz w:val="23"/>
               </w:rPr>
-              <w:t>.202</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="914" w:type="dxa"/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CC57736" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E7B2FD5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76E6B05A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B0872D2" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3776" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5E299B28" w14:textId="4CBA191E" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="662"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Doküman No: SİÜ-PA-001 Revizyon Tarihi: </w:t>
             </w:r>
             <w:r w:rsidR="00786152">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
@@ -557,5599 +429,7610 @@
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Revizyon No: 0</w:t>
             </w:r>
             <w:r w:rsidR="002D3A27">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="6E59175B" w14:textId="77777777">
+      <w:tr w:rsidR="00E561D3" w14:paraId="6E59175B" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="867" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="3800D71A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3800D71A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="1348E228" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1348E228" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="188" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Sıra No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="6E18C69C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E18C69C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="478843B6" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478843B6" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="32" w:right="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Paydaş Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="519A6C77" w14:textId="38568D5A" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519A6C77" w14:textId="38568D5A" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="2C3FF8C8" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C3FF8C8" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="370" w:right="348"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>İç</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="2D37EB8C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D37EB8C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="555419FF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="555419FF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="311" w:right="288"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Dış</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="16763810" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16763810" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="128" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="170" w:firstLine="36"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Temel </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Paydaş</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="50516AEB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50516AEB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="128" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="173" w:hanging="56"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratejik </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Paydaş</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="5E7FA08C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7FA08C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="613EF944" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="613EF944" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="88" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Paydaş Sebebi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="47EDA0CF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47EDA0CF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="023F0FC0" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="023F0FC0" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="39" w:right="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Paydaş Beklentisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="484BF777" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="484BF777" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="25616B59" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25616B59" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="243" w:right="213"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Etki</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="255FFB04" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255FFB04" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="6E2D9F71" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E2D9F71" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="310"/>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Önem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
-          </w:tcPr>
-          <w:p w14:paraId="674AADD5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674AADD5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="007F19A3" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="36FBA0EB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36FBA0EB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00E561D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Sonuç</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="75DBF1DC" w14:textId="77777777">
+      <w:tr w:rsidR="007F19A3" w14:paraId="75DBF1DC" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6AE202E7" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B965A11" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00961E70" w:rsidRDefault="004269D2" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="186" w:right="165"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520A2BA5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="520A2BA5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B394150" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="30" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Öğrenciler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8B9B3E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="0E8B9B3E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CCF52B2" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A440D8" w14:textId="77777777" w:rsidR="00786152" w:rsidRPr="001D4BA3" w:rsidRDefault="00786152" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30587191" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="00786152" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C098C03" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...39 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="254D1BBE" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C098C03" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="00786152" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2E1AE6" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CA98FB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...41 lines deleted...]
-          <w:p w14:paraId="75CA98FB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="785BD48F" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="86" w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Temel Hizmet Alımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F66A0E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...27 lines deleted...]
-          <w:p w14:paraId="75F66A0E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="094FA1E3" w14:textId="21EF8995" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="39" w:right="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mesleki</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve Nitelikli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eğitim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F022C40" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="007F19A3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...37 lines deleted...]
-          <w:p w14:paraId="2168623A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2168623A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="0AA334CA" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA334CA" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="267"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7FBFA2F8" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBFA2F8" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRPr="001D4BA3" w:rsidRDefault="004269D2" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="26E3E35A" w14:textId="77777777">
+      <w:tr w:rsidR="00D222AA" w14:paraId="26E3E35A" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="07CD2764" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CD2764" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="00961E70" w:rsidRDefault="00D222AA" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFE2EE6" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41322A11" w14:textId="645A25AA" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="31" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Akademik Personel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7163CB1D" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C849BF4" w14:textId="1C740801" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBAD39E" w14:textId="11551CE0" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A63DA91" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F93A38F" w14:textId="53C4BC19" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF65CC4" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D70F99A" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31CF711E" w14:textId="32245FB7" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eğitim / İdari Hizmet Sunumunu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3878AFFF" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94"/>
+              <w:ind w:left="39" w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eğitim / İdari Faaliyetlerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB92955" w14:textId="53648703" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gerçekleştirilmesi İçin Gerekli Olan </w:t>
+            </w:r>
+            <w:r w:rsidR="001D4BA3" w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İmkânların</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sağlanması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109A05F6" w14:textId="24762F95" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:w w:val="105"/>
-[...208 lines deleted...]
-          <w:p w14:paraId="5360D3CB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Akademik G</w:t>
+            </w:r>
+            <w:r w:rsidR="00D222AA" w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elişim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E825937" w14:textId="77777777" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5360D3CB" w14:textId="39A555AB" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="458A0C4D" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="458A0C4D" w14:textId="624D0906" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="267"/>
-              <w:rPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="0C6C040B" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ö</w:t>
+            </w:r>
+            <w:r w:rsidR="00D222AA" w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6C040B" w14:textId="7246AF1F" w:rsidR="00D222AA" w:rsidRPr="001D4BA3" w:rsidRDefault="00D222AA" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="0B771912" w14:textId="77777777">
+      <w:tr w:rsidR="001D4BA3" w14:paraId="0B771912" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F95C6DE" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFAFDF3" w14:textId="77777777" w:rsidR="001D4BA3" w:rsidRPr="00961E70" w:rsidRDefault="001D4BA3" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="186" w:right="165"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B10653A" w14:textId="13472360" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İdari Personel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8C962A" w14:textId="40E644D6" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12699CE2" w14:textId="77777777" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3401BB94" w14:textId="5819347F" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4185F269" w14:textId="77777777" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB17139" w14:textId="450FF158" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="62"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Eğitim Hizmeti</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-33"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sunumunda Gerekli Olan İdari</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-22"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İşlemler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAA9F47" w14:textId="128764D6" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="14"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İdari Faaliyetlerin Gerçek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leştirilmesi İçin Gerekli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Olan İmkânların</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13839947" w14:textId="1FAD2642" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A1860C" w14:textId="77777777" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...11 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097673BE" w14:textId="5FA04C8E" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="241" w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4619696D" w14:textId="29DF1F12" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="001D4BA3" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="267"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D4BA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC80BBC" w14:textId="7253C8F6" w:rsidR="001D4BA3" w:rsidRPr="001D4BA3" w:rsidRDefault="009F14E3" w:rsidP="001D4BA3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="76" w:right="45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:w w:val="105"/>
-[...282 lines deleted...]
-              <w:t>Birlikte Çalış</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalara Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="52A8DCDF" w14:textId="77777777">
+      <w:tr w:rsidR="00961E70" w14:paraId="52A8DCDF" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73097F0F" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73097F0F" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="4E5C5324" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E5C5324" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="43DCADA1" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DCADA1" w14:textId="021B9C25" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="32" w:right="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="39C3E4A8" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Üst Yönetim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C3E4A8" w14:textId="48D709BE" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="7B52E74C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B27D3FA" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FBFA95" w14:textId="7C9D8DE5" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B52E74C" w14:textId="07049349" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="73CF4E22" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73CF4E22" w14:textId="71550376" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="88" w:right="61"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="4BE437D0" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Stratejik Planın Uygulanmasından Sorumlu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE437D0" w14:textId="6572AA92" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="991" w:hanging="680"/>
-              <w:rPr>
-[...26 lines deleted...]
-          <w:p w14:paraId="2090AAD9" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Etkin ve Hesap Verebilir Yönetim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090AAD9" w14:textId="03C6AF4B" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="68DE987C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DE987C" w14:textId="39A42B3F" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="267"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="39C4EC45" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C4EC45" w14:textId="4CFC0991" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="6F63E620" w14:textId="77777777">
+      <w:tr w:rsidR="00CE3AF8" w14:paraId="6EFB4AFF" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="332E2DA1" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BC1ADF" w14:textId="7C07EB32" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D99526E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669AD351" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İdari Birimler </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Koordinatörlükler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765FA790" w14:textId="5CA9B798" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Üniversite Kurulları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAC3540" w14:textId="5AFF720E" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F83AE58" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C4347F" w14:textId="4086B349" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371EAD66" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEF03EA" w14:textId="0A98CFB7" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="231" w:lineRule="exact"/>
+              <w:ind w:right="61"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Eğitim Hizmeti Sunumu İçin Gerekli Olan İdari Süreçler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2275E407" w14:textId="7FF8C083" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Taleplerin Zamanında Ve Doğru Bir Şekilde Bildirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB9A6FA" w14:textId="080624B9" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00081893" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304794C5" w14:textId="765A1111" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00961E70" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45231C23" w14:textId="5DCC4FBB" w:rsidR="00CE3AF8" w:rsidRPr="00CE3AF8" w:rsidRDefault="00CE3AF8" w:rsidP="00CE3AF8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00961E70" w14:paraId="6F63E620" w14:textId="77777777" w:rsidTr="00961E70">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332E2DA1" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D99526E" w14:textId="55EE78CF" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:w w:val="105"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="5A1B0723" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1B0723" w14:textId="2201FCD5" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="32" w:right="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="0FFE09DA" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Diğer Akademik Birimler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFE09DA" w14:textId="4BCA7EB1" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="617ED438" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCCA6E5" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="617ED438" w14:textId="1700DA02" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A046AD" w14:textId="5380864D" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...45 lines deleted...]
-                <w:sz w:val="19"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A170838" w14:textId="773BBFE9" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="59"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hizmet </w:t>
+            </w:r>
+            <w:r w:rsidR="00961E70" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sunumunda Bilgi, Hizmet ve </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Tecrübe</w:t>
+            </w:r>
+            <w:r w:rsidR="00961E70" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...59 lines deleted...]
-          <w:p w14:paraId="19E09A15" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Paylaşımı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E09A15" w14:textId="663D9174" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="39" w:right="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="54D4084E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Eğitim Hizmetini Geliştirmede Olumlu Katkı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D4084E" w14:textId="60EB3673" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="352F2AC3" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352F2AC3" w14:textId="788FE57A" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="267"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="1E319668" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E319668" w14:textId="59C120DB" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="066633B4" w14:textId="77777777">
+      <w:tr w:rsidR="00961E70" w14:paraId="066633B4" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66804B5D" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66804B5D" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
-              <w:rPr>
-[...5 lines deleted...]
-          <w:p w14:paraId="62D824CC" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62D824CC" w14:textId="1EED7F14" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:w w:val="105"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="769CF963" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769CF963" w14:textId="5901256A" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="32" w:right="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5E680C10" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>YÖK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E680C10" w14:textId="715DDA2F" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A3B606" w14:textId="117AD509" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="3D9EA782" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9EA782" w14:textId="5B6A2B47" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="523FB1AD" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8D053D" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523FB1AD" w14:textId="2EC32897" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="690" w:right="1" w:hanging="389"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="64724009" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mevzuat Gereği Bağlı Üst Yönetim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64724009" w14:textId="5DAD068F" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="39" w:right="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="0512A491" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mevzuata Uygun Eğitim Hizmeti Sunumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0512A491" w14:textId="5610E2C5" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2EB9172B" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB9172B" w14:textId="6FE96C15" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="267"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4977723C" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4977723C" w14:textId="1B76068B" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="6FA3FE6F" w14:textId="77777777">
+      <w:tr w:rsidR="00CE3AF8" w14:paraId="6FA3FE6F" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="63077D30" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DA33F2" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63077D30" w14:textId="318D3E91" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="7B3BFF23" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3BFF23" w14:textId="13F42A3C" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="29" w:right="11"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="51B13914" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:ind w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Siirt Eğitim ve Araştırma Hastanesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B7D04F" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B13914" w14:textId="1904FD2A" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4E995895" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E995895" w14:textId="6F710507" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="391B2C7E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE81854" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="391B2C7E" w14:textId="5DDAD667" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="87" w:right="63"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="6286B48A" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Tıp Eğitimi ve Sağlık Hizmetine Yönelik Ortak Faaliyetler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6286B48A" w14:textId="6729C580" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00481B5F" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="39" w:right="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:w w:val="105"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="0D05AAA1" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlık ve Eğitim Alanında İşbirliği ve P</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE3AF8" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>rotokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D05AAA1" w14:textId="0C2D7E5B" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="241" w:right="215"/>
-[...8 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:ind w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="2E8DE2BF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8DE2BF" w14:textId="0220BD5F" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="267"/>
-[...7 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0A68C040" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A68C040" w14:textId="2269578E" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="76" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...7 lines deleted...]
-              <w:t>Birlikte Çalış</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalara Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F19A3" w14:paraId="27B4275E" w14:textId="77777777">
+      <w:tr w:rsidR="00CE3AF8" w14:paraId="27B4275E" w14:textId="77777777" w:rsidTr="00961E70">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="173674FF" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="867" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0164E875" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="173674FF" w14:textId="66807E2B" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="186" w:right="165"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="0754CD52" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1294F2" w14:textId="77777777" w:rsidR="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="647" w:hanging="524"/>
-[...40 lines deleted...]
-          <w:p w14:paraId="7DB84A3F" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sağlık Bakanlığı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0754CD52" w14:textId="65E8F682" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(İl Sağlık Müdürlüğü)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B557B19" w14:textId="77777777" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB84A3F" w14:textId="1A5F4E2E" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="23"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="3086192E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22055018" w14:textId="1EF8646B" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3086192E" w14:textId="5615D8B1" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="1BA60EEC" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA60EEC" w14:textId="0BE782FC" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="87" w:right="63"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5DF61238" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlık Hizmetlerinin Sunumu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF61238" w14:textId="60B3A765" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="722" w:hanging="450"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="7A0A32E5" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sağlık </w:t>
+            </w:r>
+            <w:r w:rsidR="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Alanında İşbirliği ve P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>rotokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0A32E5" w14:textId="6E0E9B0A" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="242" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="292F1894" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="292F1894" w14:textId="689CEE40" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00CE3AF8" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="267"/>
-[...7 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0ECE9EF0" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECE9EF0" w14:textId="35A50975" w:rsidR="00CE3AF8" w:rsidRPr="00961E70" w:rsidRDefault="00961E70" w:rsidP="00961E70">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="80" w:right="45"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...7 lines deleted...]
-              <w:t>Çıkarlarını Gözet, Çalışmalarına Dahil Et</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalara Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4557143E" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="007F19A3">
-[...371 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="152" w:tblpY="1"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="136" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1011"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="861"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1001"/>
+        <w:gridCol w:w="1693"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F19A3" w14:paraId="3D7F81F9" w14:textId="77777777">
+      <w:tr w:rsidR="009F14E3" w14:paraId="68479E16" w14:textId="77777777" w:rsidTr="00834E77">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="50C9D679" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073E189E" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="002C04E6" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74432995" w14:textId="00E2038F" w:rsidR="009F14E3" w:rsidRPr="002C04E6" w:rsidRDefault="002C04E6" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="331"/>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="009F14E3" w:rsidRPr="002C04E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
               <w:t>011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="dxa"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2BFFE372" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A27581" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2656B272" w14:textId="4D829B52" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="565" w:hanging="488"/>
-              <w:rPr>
-[...39 lines deleted...]
-          <w:p w14:paraId="791CE220" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Diğer Kamu Kurumları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67087510" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="268D813E" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="225F14B9" w14:textId="1DA3E2F2" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="382"/>
-              <w:jc w:val="right"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="1D63C6BB" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="334612F7" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="132C3C8B" w14:textId="22525849" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="516647EE" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231B565F" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDC8CE1" w14:textId="73F2EE1C" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staj </w:t>
+            </w:r>
+            <w:r w:rsidR="002C04E6" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İ</w:t>
+            </w:r>
+            <w:r w:rsidR="002C04E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>mkânları</w:t>
+            </w:r>
+            <w:r w:rsidR="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, İşbirlikleri, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Protokoller, Karşılıklı</w:t>
+            </w:r>
+            <w:r w:rsidR="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çıkarlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="702AD7A9" w14:textId="77396816" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="793" w:right="1" w:hanging="461"/>
-[...58 lines deleted...]
-          <w:p w14:paraId="0E2C0A10" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mesleki Beceriye Sahip İş Gücü, Bilgi/Tecrübe Paylaşımı, Eğitim İşbirliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF9E0C8" w14:textId="6D73BE54" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="46935F50" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BEF125A" w14:textId="617437E7" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="243" w:right="215"/>
-[...8 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:ind w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="3D4FE7E1" w14:textId="77777777" w:rsidR="007F19A3" w:rsidRDefault="004269D2">
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46849B53" w14:textId="65AC3771" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="264"/>
-              <w:jc w:val="right"/>
-[...7 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3A27" w14:paraId="3988066F" w14:textId="77777777">
+      <w:tr w:rsidR="009F14E3" w14:paraId="7A5A9969" w14:textId="77777777" w:rsidTr="00834E77">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E889127" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="002C04E6" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C04E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="dxa"/>
-[...51 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783552DE" w14:textId="4085F8C3" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Yurtdışı Yükseköğretim Kurumları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B8F65A" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB82CAF" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42CF9D28" w14:textId="4097412A" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CCE5CB" w14:textId="72F0738B" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05ABD163" w14:textId="77777777" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C98638E" w14:textId="2B8C705F" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="7FEF653F" w14:textId="6E806B8A" w:rsidR="002D3A27" w:rsidRPr="00FE0918" w:rsidRDefault="002D3A27" w:rsidP="00FE0918">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D300B04" w14:textId="7289E46F" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="88" w:right="63"/>
-[...21 lines deleted...]
-          <w:p w14:paraId="1E0C2B62" w14:textId="21CC4F2A" w:rsidR="002D3A27" w:rsidRPr="00FE0918" w:rsidRDefault="002D3A27" w:rsidP="00FE0918">
+              <w:ind w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staj </w:t>
+            </w:r>
+            <w:r w:rsidR="002C04E6" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İmkânları</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>, İşbirlikleri, Protokoller, Karşılıklı</w:t>
+            </w:r>
+            <w:r w:rsidR="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çıkarlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5723566B" w14:textId="37645310" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
               <w:ind w:right="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
-[...92 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Bilgi/Tecrübe Paylaşımı, Eğitim İşbirliği, Protokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AADC96E" w14:textId="2FEA9CC5" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Zayıf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C67ECAA" w14:textId="7C34E3DD" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...26 lines deleted...]
-              <w:t>Birlikte Çalış</w:t>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0466E48D" w14:textId="2FE5691C" w:rsidR="009F14E3" w:rsidRPr="00961E70" w:rsidRDefault="009F14E3" w:rsidP="002C04E6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Çıkarlarını Gözet, Çalışmalarına </w:t>
+            </w:r>
+            <w:r w:rsidR="002C04E6" w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Dâhil</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3A27" w14:paraId="0D17F39C" w14:textId="77777777">
+      <w:tr w:rsidR="00081893" w14:paraId="62407EB1" w14:textId="77777777" w:rsidTr="00834E77">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...104 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4489F715" w14:textId="0EFE1391" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD8A9D5" w14:textId="6EA529DA" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hasta ve Hasta Yakınları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F83BFA" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B21B95D" w14:textId="3DC428E8" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="637EE7FB" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D112EF" w14:textId="7E3A3A7E" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD00EBF" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD2B0DF" w14:textId="0EDAA146" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="88" w:right="63"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="24439A72" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlık Hizmetlerinden Yararlanıcı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD81BAD" w14:textId="26D0F8C5" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="39" w:right="13"/>
-[...72 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:ind w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güvenli ve Kaliteli Sağlık Hizmeti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AA8C52" w14:textId="6EBB913D" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D602C6" w14:textId="55683330" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...25 lines deleted...]
-              <w:t>Birlikte Çalış</w:t>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52354FBA" w14:textId="1F773292" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalarına Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3A27" w14:paraId="05117A78" w14:textId="77777777">
+      <w:tr w:rsidR="00081893" w14:paraId="463E8F14" w14:textId="77777777" w:rsidTr="00834E77">
         <w:trPr>
           <w:trHeight w:val="1002"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="143B1F6A" w14:textId="29093099" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511E17E2" w14:textId="44416496" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A870EC0" w14:textId="37824C3C" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Öğrenci Yakınları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4D8BED" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFDFB70" w14:textId="2962346F" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A3A03A" w14:textId="1AE2E8D0" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05468ED1" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE18ECF" w14:textId="1CB35F55" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:left="88" w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Öğrencilerin Sosyal ve Ekonomik Çevresi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E30A5D1" w14:textId="4BF84EC6" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güvenli Ortam, Kaliteli ve Uluslararası Standartlarda Eğitim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B561E1E" w14:textId="2CBFCEAB" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CE1A8C" w14:textId="198093B4" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADD48CB" w14:textId="43274504" w:rsidR="00081893" w:rsidRPr="00081893" w:rsidRDefault="00081893" w:rsidP="00081893">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00081893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>İzle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00081893" w14:paraId="1598BD5B" w14:textId="77777777" w:rsidTr="00834E77">
+        <w:trPr>
+          <w:trHeight w:val="1002"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E064726" w14:textId="1BBCB034" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E4487C" w14:textId="023B3CEB" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Değişim </w:t>
+            </w:r>
+            <w:r w:rsidR="00273E52" w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Öğrencileri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBD820E" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A333818" w14:textId="241719C3" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB9E80" w14:textId="77777777" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FC6DAB" w14:textId="10AB14FA" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6307F270" w14:textId="0E5083A7" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00081893" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:left="88" w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Değişim Programları Kapsamında Eğitim Faaliyetlerine Katılım</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42ECB12B" w14:textId="5FD14C28" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00273E52" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Akademik U</w:t>
+            </w:r>
+            <w:r w:rsidR="00081893" w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">yum, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İdari Destek, Sosyal Entegrasyon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D55897A" w14:textId="03A58310" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00273E52" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2587D268" w14:textId="18413CC9" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00273E52" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669FA563" w14:textId="7FA1A4F9" w:rsidR="00081893" w:rsidRPr="00273E52" w:rsidRDefault="00273E52" w:rsidP="00273E52">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00273E52">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Bilgilendir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00273E52" w14:paraId="7FEDA9CD" w14:textId="77777777" w:rsidTr="00256753">
+        <w:trPr>
+          <w:trHeight w:val="1002"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FFC6B9" w14:textId="6D49BEE2" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="331"/>
-              <w:jc w:val="right"/>
-[...1 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5A7A1ECE" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00273E52" w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEC7A05" w14:textId="221DAC43" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="29" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Potansiyel Öğrenciler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24121205" w14:textId="77777777" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1043AD" w14:textId="5D5CBA8F" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:right="382"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D00E797" w14:textId="77777777" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C157FC" w14:textId="39CA7ECC" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013A1DA5" w14:textId="64BD3E8C" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="231" w:lineRule="exact"/>
+              <w:ind w:left="87" w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Üniversitenin Gelecekteki Öğrenci Kitlesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8FF2F9" w14:textId="53F7484D" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:left="39" w:right="13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Şeffaf Tanıtım, Güçlü Akademik Yapı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F80A6C" w14:textId="0D5D5C67" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:left="241" w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3833544C" w14:textId="51AE8634" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C6814AB" w14:textId="62D75CB2" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:right="264"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Çalışmalarına </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Dâhil Et</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00273E52" w14:paraId="64F9364F" w14:textId="77777777" w:rsidTr="00256753">
+        <w:trPr>
+          <w:trHeight w:val="1002"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754A0C82" w14:textId="412CD492" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="143"/>
+              <w:ind w:right="331"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00273E52" w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DE7A29" w14:textId="67665324" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="448" w:hanging="351"/>
-              <w:rPr>
-[...39 lines deleted...]
-          <w:p w14:paraId="52906E3F" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mezunlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67017C1D" w14:textId="77777777" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFD3B2C" w14:textId="4B55E8A2" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="382"/>
-              <w:jc w:val="right"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="6119C667" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D414AD" w14:textId="286F19D3" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5329F6E8" w14:textId="77777777" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6DADED" w14:textId="33027B85" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
-              <w:ind w:left="819" w:right="1" w:hanging="519"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="34DD4711" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+              <w:ind w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Eğitim Çıktıların İstihdam ve Toplumsal Yansıması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76B63B81" w14:textId="01497D3B" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="39" w:right="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="1197F0A1" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Kariyer Desteği, Mezun Ağı, Aidiyet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054C1AB8" w14:textId="42306B58" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:left="241" w:right="215"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="19"/>
-[...5 lines deleted...]
-                <w:sz w:val="19"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="79FB7C6F" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CB7409" w14:textId="5692F10D" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00273E52" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
-              <w:ind w:left="243" w:right="215"/>
-[...8 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:ind w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="51B76E5B" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75840679" w14:textId="357C8D81" w:rsidR="00273E52" w:rsidRPr="00256753" w:rsidRDefault="00834E77" w:rsidP="00256753">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="143"/>
               <w:ind w:right="264"/>
-              <w:jc w:val="right"/>
-[...9 lines deleted...]
-              <w:t>Birlikte Çalış</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalarına Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D3A27" w14:paraId="0E54C04F" w14:textId="77777777">
+      <w:tr w:rsidR="00256753" w14:paraId="6C34E5B5" w14:textId="77777777" w:rsidTr="00210A3A">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0A94062B" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C750DCA" w14:textId="7A584E63" w:rsidR="00256753" w:rsidRPr="00210A3A" w:rsidRDefault="00210A3A" w:rsidP="00210A3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="331"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00256753" w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573E8087" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6678FA9B" w14:textId="7AD229C6" w:rsidR="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mesleki Sivil Kuruluşlar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DD988E" w14:textId="2A5ADCB7" w:rsidR="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabip </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Odaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FD00DD" w14:textId="75326BB4" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="32" w:right="11"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Dernekler</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42171C3D" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F805D4D" w14:textId="7444C9F3" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="382"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8815F5" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0121238A" w14:textId="56E5C984" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE7FCF7" w14:textId="57671F32" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Protokoller, Karşılıklı Çıkarlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A2587" w14:textId="2A24AA84" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mesleki Beceriye Sahip İş Gücü, Bilgi/Tecrübe Paylaşımı, Eğitim İşbirliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAE4C43" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D08EA33" w14:textId="1A028234" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="241" w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A84E498" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4424BAC2" w14:textId="174266E6" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="215"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00256753">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69724A90" w14:textId="77777777" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00256753" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="174FD1EB" w14:textId="0135125E" w:rsidR="00256753" w:rsidRPr="00256753" w:rsidRDefault="00481B5F" w:rsidP="00256753">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="264"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İzle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481B5F" w14:paraId="55581DA0" w14:textId="77777777" w:rsidTr="00210A3A">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0480864E" w14:textId="1A548659" w:rsidR="00481B5F" w:rsidRPr="00210A3A" w:rsidRDefault="00481B5F" w:rsidP="00210A3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...32 lines deleted...]
-          <w:p w14:paraId="59F5CE92" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B50C87" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...17 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>İl Planlama Kurulu (İPK)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AD140F" w14:textId="4B3593DC" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(İl Sağlık Müdürlüğü)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E7665A" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="034E81E9" w14:textId="34F5996F" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75DA7AD1" w14:textId="0D8FBDE3" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A6A674" w14:textId="664A60FC" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694C8A94" w14:textId="35B0E12C" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Tıp Eğitimi ve Sağlık Hizmetine Yönelik Ortak Faaliyetler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="386D32D2" w14:textId="0F0A022C" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sağlık </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>ve Eğitim Alanında İşbirliği ve P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>rotokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50438113" w14:textId="7D64184B" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BB8720" w14:textId="04050197" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3BAC91" w14:textId="4F1AB993" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481B5F" w14:paraId="7D15D451" w14:textId="77777777" w:rsidTr="00210A3A">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79883F44" w14:textId="1DAE851E" w:rsidR="00481B5F" w:rsidRPr="00210A3A" w:rsidRDefault="00481B5F" w:rsidP="00210A3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61762F18" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Eğitim Planlama Kurulu (EPK)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF0085D" w14:textId="526ACA90" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Siirt Eğitim Araştırma Hastanesi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657DD0F1" w14:textId="08BF309D" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C5A2D1" w14:textId="4D0BF7C3" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0703E9AC" w14:textId="5640A322" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C28125F" w14:textId="74E45950" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6855AAC3" w14:textId="5DBB1CEA" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Tıp Eğitimi ve Sağlık Hizmetine Yönelik Ortak Faaliyetler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3984FC64" w14:textId="57F020BD" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlık ve Eğitim Alanında İşbirliği ve Protokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD36457" w14:textId="3CE33CF1" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BD398A" w14:textId="74A5BED1" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03555E78" w14:textId="15964CE4" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481B5F" w14:paraId="78933D7D" w14:textId="77777777" w:rsidTr="00210A3A">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6E205F" w14:textId="0DF99333" w:rsidR="00481B5F" w:rsidRPr="00210A3A" w:rsidRDefault="00481B5F" w:rsidP="00210A3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D194540" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hastane Koordinasyon Kurulu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DCA6FE" w14:textId="65E9D206" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siirt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Eğitim Araştırma Hastanesi)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FF26E1" w14:textId="4D8E20C5" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F835FF3" w14:textId="5F2CD5C5" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E04E1CA" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C56ED88" w14:textId="77435269" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE34A82" w14:textId="6E51253B" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Tıp Eğitimi ve Sağlık Hizmetine Yönelik Ortak Faaliyetler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AE175F" w14:textId="5AEB8F53" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Sağlık ve Eğitim Alanında İşbirliği ve Protokoller</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C36F8E" w14:textId="24676AF6" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Güçlü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9B5E79" w14:textId="2E7F1F35" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F84112A" w14:textId="5DDD04CD" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Birlikte Çalış</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481B5F" w14:paraId="200B0912" w14:textId="77777777" w:rsidTr="00210A3A">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2776C23C" w14:textId="2D82944C" w:rsidR="00481B5F" w:rsidRPr="00210A3A" w:rsidRDefault="00481B5F" w:rsidP="00210A3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="731DB55A" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="120649FF" w14:textId="55C32E16" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Akreditasyon Kuruluşları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4ED65A32" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16517915" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCBED84" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...15 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E9ECC02" w14:textId="1963AD88" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="914" w:type="dxa"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="32A257CC" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D05371A" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20050650" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...15 lines deleted...]
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1FBA23" w14:textId="7BCFDE9C" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:w w:val="103"/>
-                <w:sz w:val="19"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C5FF9ED" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="709C05AC" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...16 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38349473" w14:textId="2C929331" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Akreditasyon Talepleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6796FB45" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E259472" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...16 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542FE168" w14:textId="52BCA47E" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Akreditasyon Şartlarının Sağlanması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="75E3B575" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FF4FC4" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...17 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BE7469F" w14:textId="42A3CB73" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Güçlü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1106" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="355AD09B" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0CBED" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...17 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="028D1490" w14:textId="1F5C1213" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Önemli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1564" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="72E62D42" w14:textId="77777777" w:rsidR="002D3A27" w:rsidRDefault="002D3A27" w:rsidP="002D3A27">
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A2E279D" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
-              <w:rPr>
-[...17 lines deleted...]
-                <w:sz w:val="19"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="795A80C5" w14:textId="47B27B2A" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Birlikte Çalış</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481B5F" w14:paraId="2BF1626E" w14:textId="77777777" w:rsidTr="00210A3A">
+        <w:trPr>
+          <w:trHeight w:val="928"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCFCB7C" w14:textId="523FC361" w:rsidR="00481B5F" w:rsidRPr="00210A3A" w:rsidRDefault="00481B5F" w:rsidP="00210A3A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00210A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35CBAC08" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31BE0F3E" w14:textId="61938958" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Özel Sağlık Kuruluşları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635B8407" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7408D805" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48E4FDD3" w14:textId="12543CF8" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13EA561B" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF6041B" w14:textId="35C53775" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="103"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B3A107" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="130" w:line="266" w:lineRule="auto"/>
+              <w:ind w:left="88" w:right="63"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staj </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>İmkanları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>, İşbirlikleri, Protokoller, Karşılıklı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C083F6C" w14:textId="3A356674" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çıkarlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2375F43E" w14:textId="2DA852F9" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Mesleki Beceriye Sahip İş Gücü, Bilgi/Tecrübe Paylaşımı, Eğitim İşbirliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D83E456" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F27B879" w14:textId="5B64095D" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Orta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE95DD5" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31DD04E0" w14:textId="7CC1A5E4" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C06233A" w14:textId="77777777" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0710D614" w14:textId="51172DD9" w:rsidR="00481B5F" w:rsidRPr="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00481B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>Çalışmalarına Dâhil Et</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64625BA2" w14:textId="77777777" w:rsidR="004269D2" w:rsidRDefault="004269D2"/>
-    <w:sectPr w:rsidR="004269D2">
+    <w:p w14:paraId="016C90EC" w14:textId="5FABCC03" w:rsidR="00481B5F" w:rsidRDefault="00481B5F" w:rsidP="00481B5F"/>
+    <w:sectPr w:rsidR="00481B5F">
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1100" w:right="180" w:bottom="280" w:left="620" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F19A3"/>
+    <w:rsid w:val="00081893"/>
+    <w:rsid w:val="001004D9"/>
     <w:rsid w:val="0015466E"/>
+    <w:rsid w:val="001D4BA3"/>
+    <w:rsid w:val="00210A3A"/>
+    <w:rsid w:val="0021169A"/>
+    <w:rsid w:val="00256753"/>
+    <w:rsid w:val="00273E52"/>
+    <w:rsid w:val="002C04E6"/>
     <w:rsid w:val="002D3A27"/>
     <w:rsid w:val="003E7E9F"/>
     <w:rsid w:val="004269D2"/>
     <w:rsid w:val="00446A92"/>
+    <w:rsid w:val="00481B5F"/>
     <w:rsid w:val="00645857"/>
     <w:rsid w:val="00786152"/>
     <w:rsid w:val="007F19A3"/>
     <w:rsid w:val="00831219"/>
+    <w:rsid w:val="00834E77"/>
+    <w:rsid w:val="00961E70"/>
+    <w:rsid w:val="009B074B"/>
+    <w:rsid w:val="009F14E3"/>
     <w:rsid w:val="00AE61A1"/>
     <w:rsid w:val="00B856C1"/>
     <w:rsid w:val="00C52B09"/>
     <w:rsid w:val="00C6706F"/>
     <w:rsid w:val="00C87ED8"/>
     <w:rsid w:val="00CA7A7F"/>
+    <w:rsid w:val="00CE3AF8"/>
+    <w:rsid w:val="00D222AA"/>
+    <w:rsid w:val="00E561D3"/>
     <w:rsid w:val="00F8551F"/>
     <w:rsid w:val="00FE0918"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="038975F7"/>
-  <w15:docId w15:val="{F893EE11-C51B-47CA-BCE5-547513184DCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
+      <w:lang w:val="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="4069" w:right="4071"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="39"/>
+      <w:szCs w:val="39"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="4069" w:right="4071"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="39"/>
       <w:szCs w:val="39"/>
@@ -6202,55 +8085,55 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6492,80 +8375,96 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0F12483-CFD9-4195-B5E4-9E9154296C37}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2212</Characters>
+  <Pages>3</Pages>
+  <Words>604</Words>
+  <Characters>3446</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>276</Lines>
-  <Paragraphs>115</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2427</CharactersWithSpaces>
+  <CharactersWithSpaces>4042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Banu Yuksel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-06-01T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Excel® 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">